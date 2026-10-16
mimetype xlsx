--- v0 (2026-08-17)
+++ v1 (2026-10-16)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Tiêu chuẩn GWN7801" sheetId="1" r:id="rId1"/>
+    <sheet name="Tiêu chuẩn GWN7801 (Philippines)" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="6">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
     </font>
@@ -128,74 +128,66 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:D28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="30" customWidth="1"/>
     <col min="3" max="3" width="82" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Thiết bị chuyển mạch, Model: GWN7801. không có chức năng thu phát sóng, không có mật mã dân sự. Hãng SX: Grandstream Networks, INC. mới 100%,</t>
-[...3 lines deleted...]
-    <row r="2" ht="107" customHeight="1">
+          <t xml:space="preserve">Thiết bị chuyển mạch 8 cổng, Model: GWN7801. Hãng SX: Grandstream (Hàng mới 100%, không có chức năng thu phát sóng, không có mật mã dân sự)</t>
+        </is>
+      </c>
+    </row>
+    <row r="2" ht="30" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart switch 8 cổng layer 2+ GWN7801
-[...7 lines deleted...]
-+ Quản lý qua GWN.Manager (license kèm theo)
+          <t xml:space="preserve">
 Hãng: Thuộc nước G7</t>
         </is>
       </c>
     </row>
     <row r="3" ht="20" customHeight="1">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Datasheet gốc của hãng: https://www.grandstream.com/hubfs/Product_Documentation/GWN7800%20Series/Datasheet_GWN7801(P)_GWN7802(P)_GWN7803(P)_English.pdf</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="4" ht="22" customHeight="1">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Stt</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hạng mục</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Thông số</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Yêu cầu</t>
         </is>
       </c>
     </row>