--- v0 (2026-09-19)
+++ v1 (2026-11-06)
@@ -125,54 +125,54 @@
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:D49"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="30" customWidth="1"/>
     <col min="3" max="3" width="82" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="28" customHeight="1">
+    <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">GWN7674Lite</t>
+          <t xml:space="preserve">Thiết bị thu phát, truy nhập Vô Tuyến (Thiết bị thu phát sóng không dây) sử dụng kỹ thuật điều chế trải phổ trong băng tần 2,4-5 GHz, model: GWN7674Lite. Hãng SX: Grandstream Networks, INC. mới 100%,</t>
         </is>
       </c>
     </row>
     <row r="2" ht="223" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">"Thiết bị Wifi 7 BE7.2Gbps GWN7674Lite
 - Công nghệ mới nhất về Wifi 7
 - 32 SSID, 512+ client đồng thời, Cự ly 175 mét
 - Tính năng mesh kết nối không dây, Roaming tự động
 - Chuẩn Wifi IEEE 802.11 a/b/g/n/ac/ax/be
 - Hỗ trợ các cách quản lý thiết bị như sau:
 + Quản lý trực tiếp qua Web kết nối vào thiết bị
 + Quản lý qua Cloud (License kèm theo)
 + Quản lý qua AP/Controller cùng hãng (License kèm theo)
 + Quản lý qua GWN.Manager (license kèm theo)
 - Chức năng controller quản lý 50AP khác
 - Thiết kế vùng phủ sóng và định vị trí thiết bị trên bản đồ Map:
  + Định vị được vị trí được lắp đặt AP trên bản đồ MAP toàn cầu
  + Hỗ trợ tạo bản đồ nhiệt (heatmap) hiển thị vùng phủ sóng của mỗi AP
 - Tắt bật wifi theo múi giờ tự động, hạn chế băng thông theo User, SSID, IP, ALL...; Chặn URL...
 - Wifi Marketing xem slide ảnh video thông qua Hotspot 2.0, Radius Server, Voucher, Customs field, Email, SMS, Active Directory, Google, Facebook, Twiter (X)
 - 2 băng tần 2.4/5Ghz với 4x4:4 và 5x5:4 anten, MU-MIMO with MLO, 4KQAM, 2 cổng 2.5Gbps  1 cổng hỗ trợ PoE,
 - Hỗ trợ API cho các phần mềm thứ 3 phát triển kết nối vào hệ thống thông qua Cloud hoặc Manager
 (Chú ý: Không kèm nguồn)