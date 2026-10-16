--- v0 (2026-08-17)
+++ v1 (2026-10-16)
@@ -125,54 +125,54 @@
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:D48"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="30" customWidth="1"/>
     <col min="3" max="3" width="82" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="28" customHeight="1">
+    <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">GWN7670E</t>
+          <t xml:space="preserve">Thiết bị thu phát, truy nhập Vô Tuyến (Thiết bị thu phát sóng không dây) sử dụng kỹ thuật điều chế trải phổ trong băng tần 2,4-5 GHz, model: GWN7670E. Hãng SX: Grandstream Networks, INC. mới 100%,</t>
         </is>
       </c>
     </row>
     <row r="2" ht="191" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Bộ phát wifi 7 GWN7670E, BE3600
 - 32 SSID, 512 client đồng thời, Cự ly 175 mét
 - Tính năng mesh kết nối không dây, Roaming tự động
 - Chuẩn Wifi IEEE 802.11 a/b/g/n/ac/ax/be
 - Hỗ trợ các cách quản lý thiết bị như sau:
 + Quản lý trực tiếp qua Web kết nối vào thiết bị
 + Quản lý qua Cloud (License kèm theo)
 + Quản lý qua AP/Controller cùng hãng (License kèm theo)
 + Quản lý qua GWN.Manager (license kèm theo)
 - Chức năng controller quản lý 50AP khác
 - Thiết kế vùng phủ sóng: Cloud controller của Grandstream support heatmap để quản lý vùng phủ sóng của AP
 - Tắt bật wifi theo múi giờ tự động, hạn chế băng thông theo User, SSID, IP, ALl...; Chặn URL...
 - Wifi Marketing xem slide ảnh video thông qua Hotspot 2.0, Radius Server, Voucher, Customs field, Email, SMS, Active Directory, Google, Facebook, Twiter (X)
 - 2 băng tần 2,4 và 5Ghz, Công nghệ MU-MIMO 2x2:2 2,4Ghz và 3x3:2 5Ghz, Băng thông 3,6Gbps, 1 cổng LAN 2.5Gbps, hỗ trợ PoE
 - Hỗ trợ API cho các phần mềm thứ 3 phát triển kết nối vào hệ thống thông qua Cloud hoặc Manager
 (Chú ý: Không kèm nguồn)
 Hãng: Thuộc nước G7</t>
         </is>
       </c>