--- v0 (2026-08-09)
+++ v1 (2026-10-08)
@@ -230,73 +230,71 @@
           <t xml:space="preserve">Màn hình</t>
         </is>
       </c>
       <c r="C6" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">Màn hình LCD đồ họa có đèn nền 132 × 48 điểm (2.41 inch)</t>
         </is>
       </c>
       <c r="D6" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">Bắt buộc</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5">
         <v>3</v>
       </c>
       <c r="B7" s="6" t="inlineStr">
         <is>
           <t xml:space="preserve">Cổng mạng</t>
         </is>
       </c>
       <c r="C7" s="7" t="inlineStr">
         <is>
-          <t xml:space="preserve">≥ 2 cổng Ethernet 10/100 Mbps kiểu switch, tự nhận tốc độ, tích hợp nhận nguồn PoE
-[...1 lines deleted...]
-Bản GRP2602W: 2 cổng Ethernet 10/100 Mbps kiểu switch, tự nhận tốc độ</t>
+          <t xml:space="preserve">≥ 2 cổng Ethernet 10/100 Mbps kiểu switch, tự nhận tốc độ</t>
         </is>
       </c>
       <c r="D7" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">Bắt buộc</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5">
         <v>4</v>
       </c>
       <c r="B8" s="6" t="inlineStr">
         <is>
           <t xml:space="preserve">Wi-Fi</t>
         </is>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bản GRP2602W: Wi-Fi 6 hai băng tần 2.4 GHz và 5 GHz, chuẩn 802.11 a/b/g/n/ac/ax
+          <t xml:space="preserve">Wi-Fi 6 hai băng tần 2.4 GHz và 5 GHz, chuẩn 802.11 a/b/g/n/ac/ax
 Áp dụng từ bản phần cứng 5.0 trở lên</t>
         </is>
       </c>
       <c r="D8" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">Bắt buộc</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5">
         <v>5</v>
       </c>
       <c r="B9" s="6" t="inlineStr">
         <is>
           <t xml:space="preserve">Phím chức năng</t>
         </is>
       </c>
       <c r="C9" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">≥ 2 phím đường dây có đèn hai màu
 ≥ 4 phím mềm ngữ cảnh lập trình được bằng XML
 ≥ 5 phím điều hướng và menu
 ≥ 8 phím chức năng riêng: MESSAGE (có đèn báo), TRANSFER, HEADSET, MUTE, SEND/REDIAL, SPEAKERPHONE, VOL+, VOL−</t>
         </is>
@@ -516,51 +514,51 @@
           <t xml:space="preserve">Giao thức mạng</t>
         </is>
       </c>
       <c r="C19" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">SIP RFC3261, TCP/IP/UDP, RTP/RTCP, RTCP-XR, HTTP/HTTPS, ARP, ICMP, DNS (A record, SRV, NAPTR), DHCP, PPPoE, SSH, TFTP, NTP, STUN, SIMPLE, LLDP-MED, LDAP, TR-069, SNMP, 802.1x, TLS, SRTP, IPv6</t>
         </is>
       </c>
       <c r="D19" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">Bắt buộc</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5">
         <v>16</v>
       </c>
       <c r="B20" s="6" t="inlineStr">
         <is>
           <t xml:space="preserve">Nguồn cấp</t>
         </is>
       </c>
       <c r="C20" s="7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Nhận nguồn PoE chuẩn IEEE 802.3af Class 1, 3.84 W (chỉ bản GRP2602P và GRP2602G)
+          <t xml:space="preserve">Nguồn adapter rời: đầu vào 100–240 VAC, 50/60 Hz; đầu ra +5 VDC, 600 mA
 Hỗ trợ Ethernet tiết kiệm năng lượng IEEE 802.3az</t>
         </is>
       </c>
       <c r="D20" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">Bắt buộc</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5">
         <v>17</v>
       </c>
       <c r="B21" s="6" t="inlineStr">
         <is>
           <t xml:space="preserve">Môi trường hoạt động</t>
         </is>
       </c>
       <c r="C21" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">Nhiệt độ hoạt động: 0 °C đến 40 °C
 Nhiệt độ lưu kho: −10 °C đến 60 °C
 Độ ẩm: 10%–90%, không đọng sương</t>
         </is>
       </c>